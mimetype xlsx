--- v0 (2025-10-18)
+++ v1 (2026-06-02)
@@ -2,105 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2024\Декабрь 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9228"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="99">
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул. 9-я А, д.1</t>
   </si>
   <si>
     <t>24:59:0501001:168</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.39-я Б, д.3А</t>
   </si>
   <si>
     <t>24:59:0501001:37</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.25-я А, д.1</t>
   </si>
   <si>
     <t>24:59:0501001:743</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.3-я, д.33</t>
   </si>
   <si>
     <t>24:59:0501001:260</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.31-я, д.7а</t>
   </si>
   <si>
     <t>24:59:0501001:291</t>
-  </si>
-[...4 lines deleted...]
-    <t>24:59:0501001:564</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.46-я, д.10</t>
   </si>
   <si>
     <t>24:59:0501001:578</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.46-я, д.3</t>
   </si>
   <si>
     <t>24:59:0501001:585</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.47-я, д.20</t>
   </si>
   <si>
     <t>24:59:0501001:600</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.47-я, д.29</t>
   </si>
   <si>
     <t>24:59:0501001:604</t>
   </si>
@@ -687,492 +681,480 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="C43" sqref="C43"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="64.5546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.77734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="5" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="C25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A31" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A33" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A35" s="1" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A36" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>98</v>
-[...10 lines deleted...]
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">