--- v1 (2026-06-02)
+++ v2 (2026-08-29)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9228"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="102">
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул. 9-я А, д.1</t>
   </si>
   <si>
     <t>24:59:0501001:168</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.39-я Б, д.3А</t>
   </si>
   <si>
     <t>24:59:0501001:37</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.25-я А, д.1</t>
   </si>
   <si>
     <t>24:59:0501001:743</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.3-я, д.33</t>
   </si>
   <si>
     <t>24:59:0501001:260</t>
   </si>
   <si>
@@ -318,50 +318,59 @@
     <t>24:59:0501001:363</t>
   </si>
   <si>
     <t>624 кв.м</t>
   </si>
   <si>
     <t>24:59:0501001:708</t>
   </si>
   <si>
     <t>600 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.37-я, д.22</t>
   </si>
   <si>
     <t>24:59:0501001:401</t>
   </si>
   <si>
     <t>630 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.34-я, д.19</t>
   </si>
   <si>
     <t>24:59:0501001:340</t>
+  </si>
+  <si>
+    <t>Красноярский край, Садоводство №5 снт, г. Зеленогорск, ул.9-я, д.14/1</t>
+  </si>
+  <si>
+    <t>24:59:05010012591</t>
+  </si>
+  <si>
+    <t>801 кв.м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -681,54 +690,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="64.5546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.77734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -1111,50 +1120,61 @@
       </c>
       <c r="C34" s="4" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A35" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A36" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">