--- v0 (2025-10-18)
+++ v1 (2026-06-02)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2024\Декабрь 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9228"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="25">
   <si>
     <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул.28-я, д.5</t>
   </si>
   <si>
     <t>24:59:0409001:206</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул.28-я, д.36</t>
   </si>
   <si>
     <t>24:59:0408002:0004</t>
   </si>
   <si>
     <t>24:59:0409001:418</t>
   </si>
   <si>
     <t>Адрес местоположения</t>
   </si>
   <si>
     <t>кадастровый номер</t>
   </si>
   <si>
     <t>площадь</t>
   </si>
   <si>
@@ -86,50 +86,59 @@
     <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул.1Б-я, д.5/1</t>
   </si>
   <si>
     <t>24:59:0408003:276</t>
   </si>
   <si>
     <t>271 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул. 37-я, участок № 21</t>
   </si>
   <si>
     <t>24:59:0409001:810</t>
   </si>
   <si>
     <t>1118 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул. 23-я, участок № 6</t>
   </si>
   <si>
     <t>24:59:0409001:177</t>
   </si>
   <si>
     <t>400 кв.м</t>
+  </si>
+  <si>
+    <t>Красноярский край, Садоводство №4 снт, г. Зеленогорск, ул. 42-я, участок № 29</t>
+  </si>
+  <si>
+    <t>24:59:0409001:1264</t>
+  </si>
+  <si>
+    <t>489 кв.м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -436,54 +445,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="62.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>5</v>
       </c>
       <c r="B1" t="s">
         <v>6</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -538,50 +547,61 @@
       </c>
       <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>