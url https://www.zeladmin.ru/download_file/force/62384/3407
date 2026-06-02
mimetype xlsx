--- v0 (2025-10-18)
+++ v1 (2026-06-02)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2024\Февраль 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9228"/>
   </bookViews>
   <sheets>
     <sheet name="Раздел 1 реестра муниципальн..." sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="134">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Кадастровый номер</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.35-я, д.24</t>
   </si>
   <si>
     <t>24:59:0302005:1589</t>
   </si>
   <si>
     <t>Площадь 24744 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.7-я, д.19</t>
   </si>
   <si>
     <t>24:59:0302003:0500</t>
   </si>
   <si>
@@ -400,50 +400,68 @@
     <t>24:59:0302005:570</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул. 206-я, д.1</t>
   </si>
   <si>
     <t>24:59:0302003:317</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул. 203-я, д.8</t>
   </si>
   <si>
     <t>24:59:0302003:284</t>
   </si>
   <si>
     <t>Площадь 738 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул. 210-я, д.25</t>
   </si>
   <si>
     <t>24:59:0302003:373</t>
   </si>
   <si>
     <t>Площадь 556 кв.м</t>
+  </si>
+  <si>
+    <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.85-я, д.4/1</t>
+  </si>
+  <si>
+    <t>24:59:0302005:3568</t>
+  </si>
+  <si>
+    <t>Площадь 216 кв.м</t>
+  </si>
+  <si>
+    <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.206-я, д.18</t>
+  </si>
+  <si>
+    <t>24:59:0302003:314</t>
+  </si>
+  <si>
+    <t>Площадь 540кв.м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -788,54 +806,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="C62" sqref="C62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="74.109375" customWidth="1"/>
     <col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3" t="s">
@@ -1442,50 +1460,72 @@
       </c>
       <c r="C52" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>127</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">