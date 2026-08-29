--- v1 (2026-06-02)
+++ v2 (2026-08-29)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Свободные участки\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9228"/>
   </bookViews>
   <sheets>
     <sheet name="Раздел 1 реестра муниципальн..." sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621" refMode="R1C1"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="137">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Кадастровый номер</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.35-я, д.24</t>
   </si>
   <si>
     <t>24:59:0302005:1589</t>
   </si>
   <si>
     <t>Площадь 24744 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.7-я, д.19</t>
   </si>
   <si>
     <t>24:59:0302003:0500</t>
   </si>
   <si>
@@ -418,50 +418,59 @@
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул. 210-я, д.25</t>
   </si>
   <si>
     <t>24:59:0302003:373</t>
   </si>
   <si>
     <t>Площадь 556 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.85-я, д.4/1</t>
   </si>
   <si>
     <t>24:59:0302005:3568</t>
   </si>
   <si>
     <t>Площадь 216 кв.м</t>
   </si>
   <si>
     <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.206-я, д.18</t>
   </si>
   <si>
     <t>24:59:0302003:314</t>
   </si>
   <si>
     <t>Площадь 540кв.м</t>
+  </si>
+  <si>
+    <t>Красноярский край, Садоводство №2 снт, г. Зеленогорск, ул.63-я, д.8</t>
+  </si>
+  <si>
+    <t>24:59:0302005:2026</t>
+  </si>
+  <si>
+    <t>Площадь 422кв.м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -806,54 +815,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D56"/>
+  <dimension ref="A1:D57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="C62" sqref="C62"/>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="A64" sqref="A64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="74.109375" customWidth="1"/>
     <col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3" t="s">
@@ -1482,50 +1491,61 @@
       </c>
       <c r="C54" s="3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>133</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">